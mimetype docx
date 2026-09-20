--- v0 (2025-12-04)
+++ v1 (2026-09-20)
@@ -1,2705 +1,4147 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="001D2D04" w:rsidRDefault="001D2D04" w:rsidP="001D2D04">
+    <w:p w:rsidR="002B2892" w:rsidRDefault="002B2892" w:rsidP="006E13A2">
       <w:pPr>
         <w:bidi/>
-        <w:jc w:val="center"/>
-[...1 lines deleted...]
-          <w:rFonts w:cs="B Lotus"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D2D04">
-[...1 lines deleted...]
-          <w:rFonts w:cs="B Lotus"/>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">نام و نام خانوادگی: </w:t>
+      </w:r>
+      <w:r w:rsidR="006E13A2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>............</w:t>
+      </w:r>
+      <w:r w:rsidR="00220CB1">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">رشته/گروه آموزشی: </w:t>
+      </w:r>
+      <w:r w:rsidR="006E13A2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>...........</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C36C68" w:rsidRDefault="0038711B" w:rsidP="009146EB">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>عنوان</w:t>
+      </w:r>
+      <w:r w:rsidR="002B2892" w:rsidRPr="00FE148E">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مقاله</w:t>
+      </w:r>
+      <w:r w:rsidR="0080760F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="002B2892" w:rsidRPr="00FE148E">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F06AEF" w:rsidRDefault="00F06AEF" w:rsidP="00F06AEF">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C36C68" w:rsidRDefault="006932A9" w:rsidP="006E13A2">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>عنوان نشریه/همایش:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F06AEF">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006932A9" w:rsidRDefault="006932A9" w:rsidP="006E13A2">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">کد </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C93EFB">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ISSN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C93EFB">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C93EFB">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ISC</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006932A9" w:rsidRDefault="006932A9" w:rsidP="006E13A2">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مشخصات چاپ: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C10F0E">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>تاریخ انتشار/ برگزاری</w:t>
+      </w:r>
+      <w:r w:rsidR="00377F56">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> همایش</w:t>
+      </w:r>
+      <w:r w:rsidR="00C10F0E">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: سال </w:t>
+      </w:r>
+      <w:r w:rsidR="006E13A2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>......</w:t>
+      </w:r>
+      <w:r w:rsidR="00C10F0E">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ماه </w:t>
+      </w:r>
+      <w:r w:rsidR="006E13A2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>.....</w:t>
+      </w:r>
+      <w:r w:rsidR="005041E9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C10F0E">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">روز </w:t>
+      </w:r>
+      <w:r w:rsidR="006E13A2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>.....</w:t>
+      </w:r>
+      <w:r w:rsidR="005041E9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C10F0E">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">نوبت و شماره انتشار: </w:t>
+      </w:r>
+      <w:r w:rsidR="005041E9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>....................................</w:t>
+      </w:r>
+      <w:r w:rsidR="005041E9" w:rsidRPr="004E43B9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001768F0" w:rsidRPr="00434FE4" w:rsidRDefault="001768F0" w:rsidP="00371702">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اگر مقاله همایشی می‌باشد نوع ارائه به چه صورت بوده است: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00434FE4">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">سخنرانی </w:t>
+      </w:r>
+      <w:r w:rsidR="0026617E">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5CCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00434FE4">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>پوستر</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5CCA" w:rsidRPr="00BD5CCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0026617E">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidR="0061116F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، </w:t>
+      </w:r>
+      <w:r w:rsidR="0061116F">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00434FE4">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">چاپ در مجموعه مقالات </w:t>
+      </w:r>
+      <w:r w:rsidR="0026617E">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidR="0061116F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0061116F">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007227AD" w:rsidRPr="005041E9" w:rsidRDefault="00FD1B1F" w:rsidP="006E13A2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005041E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>نوع پژوهش: پژوهش نظری</w:t>
+      </w:r>
+      <w:r w:rsidR="00361748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F06AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5CCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005041E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> پژوهش میدانی</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5CCA" w:rsidRPr="00BD5CCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0026617E">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5CCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005041E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> پژوهش </w:t>
+      </w:r>
+      <w:r w:rsidR="005041E9" w:rsidRPr="005041E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تجربی </w:t>
+      </w:r>
+      <w:r w:rsidR="006E13A2">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidR="00361748">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FD1B1F" w:rsidRPr="005041E9" w:rsidRDefault="00FD1B1F" w:rsidP="006E13A2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005041E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>نوع برونداد:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005041E9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005041E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>برونداد</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005041E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005041E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>نيازمحور</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005041E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005041E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>مسأله</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005041E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005041E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>محور</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005041E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005041E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0061116F">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5CCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005041E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005041E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>برونداد</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005041E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005041E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>تقاضامحور</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5CCA" w:rsidRPr="00BD5CCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0061116F">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5CCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005041E9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005041E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>برونداد</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005041E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005041E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>فناور</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005041E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005041E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>محور</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005041E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005041E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>فناورانه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005041E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5CCA" w:rsidRPr="00BD5CCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0061116F">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5CCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، </w:t>
+      </w:r>
+      <w:r w:rsidR="005041E9" w:rsidRPr="005041E9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> هیچکدام </w:t>
+      </w:r>
+      <w:r w:rsidR="006E13A2">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidR="005041E9" w:rsidRPr="005041E9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B2892" w:rsidRDefault="002B2892" w:rsidP="006E13A2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قسمت‌هایی از </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE148E">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مقاله </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>با پایان‌</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE148E">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>نامه کارشناسی ارشد/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE148E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE148E">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">رساله دکتری </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">این‌جانب </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>همپوشانی</w:t>
+      </w:r>
+      <w:r w:rsidR="00F729E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE148E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ندارد</w:t>
+      </w:r>
+      <w:r w:rsidR="00361748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E13A2">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5CCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE148E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>دارد</w:t>
+      </w:r>
+      <w:r w:rsidR="00361748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0061116F">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidR="00220CB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B2892" w:rsidRDefault="002B2892" w:rsidP="00C36C68">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>عنوان فصل‌ها/بخش‌ها/قسمت‌ها:</w:t>
+      </w:r>
+      <w:r w:rsidR="00361748" w:rsidRPr="00361748">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00361748">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>.......</w:t>
+      </w:r>
+      <w:r w:rsidR="00361748" w:rsidRPr="004E43B9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> درصد همپوشانی </w:t>
+      </w:r>
+      <w:r w:rsidR="00361748">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>..................</w:t>
+      </w:r>
+      <w:r w:rsidR="00361748" w:rsidRPr="004E43B9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00361748">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00361748" w:rsidRPr="00361748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CA46B7" w:rsidRPr="009379A4" w:rsidRDefault="00CA46B7" w:rsidP="006E13A2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009379A4">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>مقاله دارای کیفیت:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F06AEF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00361748" w:rsidRPr="00C93EFB">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>Q</w:t>
+      </w:r>
+      <w:r w:rsidR="00361748" w:rsidRPr="00C93EFB">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00361748" w:rsidRPr="00C93EFB">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E13A2">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5CCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009379A4">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009379A4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00361748" w:rsidRPr="00C93EFB">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>Q</w:t>
+      </w:r>
+      <w:r w:rsidR="00361748" w:rsidRPr="00C93EFB">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5CCA" w:rsidRPr="00BD5CCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0061116F">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5CCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r w:rsidR="005F7670">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009379A4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00361748" w:rsidRPr="00C93EFB">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>Q</w:t>
+      </w:r>
+      <w:r w:rsidR="00361748" w:rsidRPr="00C93EFB">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5CCA" w:rsidRPr="00BD5CCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0061116F">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5CCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009379A4">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00361748" w:rsidRPr="00C93EFB">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>Q</w:t>
+      </w:r>
+      <w:r w:rsidR="00361748" w:rsidRPr="00C93EFB">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB09AC" w:rsidRPr="00C93EFB">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0061116F">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5CCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB09AC">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C93EFB">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ESCI/SCOPUS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C93EFB">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>نمایه‌های تخصصی معتبر</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5CCA" w:rsidRPr="00BD5CCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0026617E">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5CCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009379A4">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> علمی-پژوهشی </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>وزارتین</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5CCA" w:rsidRPr="00BD5CCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0061116F">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5CCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C93EFB">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ISC</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF614D" w:rsidRPr="00EF614D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>(خارجی)</w:t>
+      </w:r>
+      <w:r w:rsidR="00361748" w:rsidRPr="00361748">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0061116F">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5CCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009379A4">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>طبق سال چاپ مقاله در پایگاه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009379A4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="009379A4">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>های</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF614D" w:rsidRPr="00C93EFB">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="none"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>https://jcr.clarivate.com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00C93EFB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:u w:val="none"/>
+            <w:lang w:bidi="fa-IR"/>
+          </w:rPr>
+          <w:t>https://elibrary.ru</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009379A4">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00C93EFB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:u w:val="none"/>
+            <w:lang w:bidi="fa-IR"/>
+          </w:rPr>
+          <w:t>https://journals.msrt.ir</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="005D5B4F">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، </w:t>
+      </w:r>
+      <w:r w:rsidR="00377F56" w:rsidRPr="00C93EFB">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="none"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>https://journals.research.ac.ir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C93EFB">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cs="Times New Roman" w:hint="cs"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005D5B4F">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یا </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="005D5B4F" w:rsidRPr="00C93EFB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:u w:val="none"/>
+            <w:lang w:bidi="fa-IR"/>
+          </w:rPr>
+          <w:t>https://jcr.isc.ac</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="005D5B4F">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>می‌باشد</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009379A4">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0038711B" w:rsidRDefault="002B2892" w:rsidP="006E13A2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002356DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>مقاله مستخرج از پایان نامه/ رساله دانشجو(یان) تحت راهنمایی این‌جانب  نمی‌باشد</w:t>
+      </w:r>
+      <w:r w:rsidR="004E4541" w:rsidRPr="004E4541">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E13A2">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidR="004E4541">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002356DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> می‌باشد</w:t>
+      </w:r>
+      <w:r w:rsidR="004E4541" w:rsidRPr="004E4541">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0061116F">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB181C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002356DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F06AEF" w:rsidRDefault="002B2892" w:rsidP="006E13A2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00961A09">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ن</w:t>
+      </w:r>
+      <w:r w:rsidR="00961A09">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ام دانشجو(یان):</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB09AC" w:rsidRPr="004E43B9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB09AC" w:rsidRPr="00961A09">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B2892" w:rsidRPr="00961A09" w:rsidRDefault="002B2892" w:rsidP="006E13A2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00961A09">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">عنوان پایان‌نامه‌(ها): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B2892" w:rsidRPr="00961A09" w:rsidRDefault="002B2892" w:rsidP="006E13A2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00961A09">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ت</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00961A09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>اریخ دفاع از پایان‌نامه(ها):</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB09AC" w:rsidRPr="004E43B9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB09AC" w:rsidRPr="00961A09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00961A09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تعداد استادان راهنما: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B2892" w:rsidRPr="00FE148E" w:rsidRDefault="002B2892" w:rsidP="006E13A2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE148E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مدیرمسئول/ سردبیر/ عضو </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>هیأت</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE148E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> تحریریه مجله ای که مقاله در آن به چاپ رسیده است </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>نمی‌باشم</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE148E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E13A2">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE148E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>می‌باشم</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB23A2" w:rsidRPr="00DB23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0061116F">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE148E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B2892" w:rsidRDefault="002B2892" w:rsidP="006E13A2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1CB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>مقاله با دیگر مقالات این‌جانب اعم از مقالات چاپ</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005C1CB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>شده در مجلا</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ت معتبر و یا ارائه شده در همایش</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005C1CB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>های معتبر، که برای دریافت پایه استحقاقی قبلا استفاده نموده ام یا می نمایم همپوشانی</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1CB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ندارد</w:t>
+      </w:r>
+      <w:r w:rsidR="004E4541" w:rsidRPr="004E4541">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E13A2">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidR="004E4541">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1CB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> دارد</w:t>
+      </w:r>
+      <w:r w:rsidR="004E4541" w:rsidRPr="004E4541">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0061116F">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB181C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1CB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C36C68" w:rsidRDefault="0038711B" w:rsidP="00371702">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>عنوان</w:t>
+      </w:r>
+      <w:r w:rsidR="002B2892" w:rsidRPr="005C1CB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مقاله</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B2892" w:rsidRDefault="00BB09AC" w:rsidP="00F06AEF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>...................................................................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E43B9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B2892" w:rsidRPr="00AB4641" w:rsidRDefault="002B2892" w:rsidP="00F06AEF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1CB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">نام مجله/عنوان همایش </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB09AC">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>.....</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB09AC" w:rsidRPr="004E43B9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB09AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>تاریخ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0000443A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>انتشار</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مقاله/</w:t>
+      </w:r>
+      <w:r w:rsidR="0000443A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">برگزاری همایش </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB09AC">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>....</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB09AC" w:rsidRPr="004E43B9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB09AC" w:rsidRPr="00AB4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">درصد همپوشانی </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB09AC">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>..............</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB09AC" w:rsidRPr="004E43B9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB09AC" w:rsidRDefault="001768F0" w:rsidP="006E13A2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE148E">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>مقاله مستخرج از</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE148E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE148E">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">طرح پژوهشی داخلی </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>این‌جانب</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE148E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>نمی باشد</w:t>
+      </w:r>
+      <w:r w:rsidR="004E4541" w:rsidRPr="004E4541">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E13A2">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidR="004E4541">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE148E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>می‌باشد</w:t>
+      </w:r>
+      <w:r w:rsidR="004E4541" w:rsidRPr="004E4541">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0061116F">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB181C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE148E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C36C68" w:rsidRDefault="001768F0" w:rsidP="00BB09AC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>عنوان</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE148E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> طرح</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001768F0" w:rsidRPr="00BB09AC" w:rsidRDefault="00BB09AC" w:rsidP="00637281">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>..........</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E43B9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001768F0" w:rsidRPr="00BB09AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شماره طرح </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>.....</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E43B9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB09AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001768F0" w:rsidRPr="00BB09AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تاریخ عقد قرارداد طرح </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>...............</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E43B9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D2D04" w:rsidRDefault="002B2892" w:rsidP="006E13A2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1CB2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>مقاله مستخرج از تولید دانش فنی/ اختراع منجر به تولید و تجاری سازی محصول یا فرایند و طرح پژوهشی و فناوری با طرف قرارداد خارج از دانشگاه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1CB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> نمی‌باشد</w:t>
+      </w:r>
+      <w:r w:rsidR="004E4541" w:rsidRPr="004E4541">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E13A2">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidR="004E4541">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1CB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> می‌باشد</w:t>
+      </w:r>
+      <w:r w:rsidR="004E4541" w:rsidRPr="004E4541">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0061116F">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB181C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C36C68" w:rsidRDefault="002B2892" w:rsidP="00371702">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1CB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0038711B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>عنوان</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1CB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> اختراع/طرح</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B2892" w:rsidRPr="002B2892" w:rsidRDefault="00BB09AC" w:rsidP="00637281">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>...............................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E43B9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C36C68" w:rsidRDefault="002B2892" w:rsidP="00371702">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1CB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>شماره وتاریخ ثبت اختراع/ عقد قرارداد طرح</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B2892" w:rsidRDefault="00BB09AC" w:rsidP="00C36C68">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>................................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E43B9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C36C68" w:rsidRDefault="00C36C68" w:rsidP="00C36C68">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C36C68" w:rsidRDefault="00C36C68" w:rsidP="00C36C68">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FD6013" w:rsidRDefault="002B2892" w:rsidP="006E13A2">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009415B4">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اینجانب </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB09AC" w:rsidRPr="004E43B9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E13A2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB09AC">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">با اطلاع کامل از مصادیق </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009415B4">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>تخلفات پژوهشی صحت تمامی مطالب فوق را تایید می نمایم.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:bidiVisual/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="360" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6730"/>
+        <w:gridCol w:w="3366"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FD6013" w:rsidRPr="00C93EFB" w:rsidTr="00C93EFB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FD6013" w:rsidRPr="00C93EFB" w:rsidRDefault="00FD6013" w:rsidP="006E13A2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="10057"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C93EFB">
+              <w:rPr>
+                <w:rFonts w:hint="cs"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">تاریخ </w:t>
+            </w:r>
+            <w:r w:rsidR="006E13A2">
+              <w:rPr>
+                <w:rFonts w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>...........</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C93EFB">
+              <w:rPr>
+                <w:rFonts w:hint="cs"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>امضاء</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FD6013" w:rsidRPr="00C93EFB" w:rsidRDefault="00FD6013" w:rsidP="00C93EFB">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="10057"/>
+              </w:tabs>
+              <w:bidi/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="007D5F97" w:rsidRPr="002B2892" w:rsidRDefault="00851D6A" w:rsidP="008A781E">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F4D6760" wp14:editId="3783B4AD">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>5791200</wp:posOffset>
+                  <wp:posOffset>1955800</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>53340</wp:posOffset>
+                  <wp:posOffset>24130</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="857250" cy="857250"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:extent cx="4634230" cy="31750"/>
+                <wp:effectExtent l="0" t="0" r="13970" b="25400"/>
                 <wp:wrapNone/>
-                <wp:docPr id="307" name="Text Box 2"/>
+                <wp:docPr id="1245585004" name="Straight Connector 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr txBox="1">
-[...3 lines deleted...]
-                        <a:xfrm>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks/>
+                      </wps:cNvCnPr>
+                      <wps:spPr>
+                        <a:xfrm flipH="1">
                           <a:off x="0" y="0"/>
-                          <a:ext cx="857250" cy="857250"/>
+                          <a:ext cx="4634230" cy="31750"/>
                         </a:xfrm>
-                        <a:prstGeom prst="rect">
+                        <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
-                        <a:ln w="9525">
-                          <a:noFill/>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd/>
-                          <a:tailEnd/>
                         </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:txbx>
-[...58 lines deleted...]
-                      </wps:bodyPr>
+                      <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
             <w:pict>
-              <v:shapetype w14:anchorId="5F4D6760" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:line w14:anchorId="4BA60A57" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="154pt,1.9pt" to="518.9pt,4.4pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB3AUzQ7gEAALwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JfiSFYzsFG2kPQ&#10;Gkj6ARuKlIjyBS5r2X/fJe06TnsrqgNBcrWzO7PD9cPRGnaQEbV3LZ9Oas6kE77Trm/595fHTyvO&#10;MIHrwHgnW36SyB82Hz+sx9DImR+86WRkBOKwGUPLh5RCU1UoBmkBJz5IR0Hlo4VEx9hXXYSR0K2p&#10;ZnV9V40+diF6IRHpdncO8k3BV0qK9E0plImZllNvqayxrK95rTZraPoIYdDi0gb8QxcWtKOiV6gd&#10;JGA/o/4LymoRPXqVJsLbyiulhSwciM20/oPN8wBBFi4kDoarTPj/YMXXwz4y3dHsZovlcrWs6wVn&#10;DizN6jlF0P2Q2NY7R0r6yKZZsDFgQ3lbt4+Zsji65/DkxQ+kWPUumA8Yzr8dVbRMGR2+UK2iFbFn&#10;xzKK03UU8piYoMvF3Xwxm9PEBMXm0/tlGVUFTYbJVUPE9Fl6y/Km5Ua7rBQ0cHjClBt5+yVfO/+o&#10;jSnTNo6Nme59neGBTKcMJNraQDKg6zkD05ObRYoFEr3RXU7PQHjCrYnsAGQo8mHnxxfqmTMDmChA&#10;RMqXdaIW3qXmTneAwzm5hM7+szrRIzDatnx1m21criiLjS+s3hTNu1ffnfbxt+xkkVL0Yufswdsz&#10;7W8f3eYXAAAA//8DAFBLAwQUAAYACAAAACEAGUEkstoAAAAIAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwW7CMBBE70j9B2sr9QZ2S1usNA5CVLRnoB9g4m0cNV6nsYHw9yyn9jarGc3OK5dj6MQJh9RG&#10;MvA4UyCQ6uhaagx87TdTDSJlS852kdDABRMsq7tJaQsXz7TF0y43gksoFdaAz7kvpEy1x2DTLPZI&#10;7H3HIdjM59BIN9gzl4dOPin1KoNtiT942+PaY/2zOwYD6437XMX3xfZD/zryce+f65fRmIf7cfUG&#10;IuOY/8Jwm8/ToeJNh3gkl0RnYK40s2QWTHDz1XzB6mBAa5BVKf8DVFcAAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAdwFM0O4BAAC8AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAGUEkstoAAAAIAQAADwAAAAAAAAAAAAAAAABIBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAE8FAAAAAA==&#10;" strokecolor="windowText" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
-                <v:path gradientshapeok="t" o:connecttype="rect"/>
-[...59 lines deleted...]
-              </v:shape>
+                <o:lock v:ext="edit" shapetype="f"/>
+              </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r w:rsidR="002B2892" w:rsidRPr="009415B4">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="008A781E">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>* برای مقالات روسی و عربی علاوه بر عنوان اصلی مقاله، ذکر عنوان انگلیسی ضروری است.</w:t>
+      </w:r>
+      <w:r w:rsidR="002B2892" w:rsidRPr="009415B4">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="002B2892" w:rsidRDefault="002B2892" w:rsidP="00220CB1">
-[...2263 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId8"/>
+    <w:sectPr w:rsidR="007D5F97" w:rsidRPr="002B2892" w:rsidSect="008A781E">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="576" w:right="720" w:bottom="576" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="142" w:right="720" w:bottom="0" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
-        <w:top w:val="thinThickSmallGap" w:sz="24" w:space="24" w:color="auto"/>
+        <w:top w:val="thinThickSmallGap" w:sz="24" w:space="16" w:color="auto"/>
         <w:left w:val="thinThickSmallGap" w:sz="24" w:space="24" w:color="auto"/>
-        <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="24" w:color="auto"/>
+        <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="9" w:color="auto"/>
         <w:right w:val="thickThinSmallGap" w:sz="24" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E3626D" w:rsidRDefault="00E3626D" w:rsidP="002B2892">
+    <w:p w:rsidR="002B123E" w:rsidRDefault="002B123E" w:rsidP="002B2892">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E3626D" w:rsidRDefault="00E3626D" w:rsidP="002B2892">
+    <w:p w:rsidR="002B123E" w:rsidRDefault="002B123E" w:rsidP="002B2892">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="B Lotus">
+    <w:altName w:val="Courier New"/>
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="B2"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00002000" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="B Lotus">
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="8000006F" w:usb1="1200FBEF" w:usb2="0064C000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:notTrueType/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="B Zar">
+    <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+    <w:sig w:usb0="00002000" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings 2">
-[...7 lines deleted...]
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="002B2892" w:rsidRDefault="002B2892" w:rsidP="002B2892">
+  <w:p w:rsidR="00764BD4" w:rsidRDefault="00764BD4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:pBdr>
-[...5 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="002B2892" w:rsidRPr="002B2892" w:rsidRDefault="002B2892" w:rsidP="002B2892">
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="00764BD4" w:rsidRDefault="00764BD4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:bidi/>
-[...4 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="002B2892">
-[...26 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w:rsidR="002B2892" w:rsidRDefault="002B2892">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="00764BD4" w:rsidRDefault="00764BD4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E3626D" w:rsidRDefault="00E3626D" w:rsidP="002B2892">
+    <w:p w:rsidR="002B123E" w:rsidRDefault="002B123E" w:rsidP="002B2892">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E3626D" w:rsidRDefault="00E3626D" w:rsidP="002B2892">
+    <w:p w:rsidR="002B123E" w:rsidRDefault="002B123E" w:rsidP="002B2892">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="00764BD4" w:rsidRDefault="00764BD4">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="10496" w:type="dxa"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="2520"/>
+      <w:gridCol w:w="5850"/>
+      <w:gridCol w:w="2126"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="005041E9" w:rsidRPr="00C93EFB" w:rsidTr="00C93EFB">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2520" w:type="dxa"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="005041E9" w:rsidRPr="00C93EFB" w:rsidRDefault="005041E9" w:rsidP="00C93EFB">
+          <w:pPr>
+            <w:pStyle w:val="NormalWeb"/>
+            <w:bidi/>
+            <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+            <w:ind w:right="75"/>
+            <w:rPr>
+              <w:rFonts w:cs="B Zar"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00C93EFB">
+            <w:rPr>
+              <w:rStyle w:val="selected"/>
+              <w:rFonts w:cs="B Zar"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:rtl/>
+            </w:rPr>
+            <w:t xml:space="preserve">شماره نسخه: </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C93EFB">
+            <w:rPr>
+              <w:rStyle w:val="selected"/>
+              <w:rFonts w:cs="B Zar" w:hint="cs"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:rtl/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="005041E9" w:rsidRPr="00C93EFB" w:rsidRDefault="005041E9" w:rsidP="00C93EFB">
+          <w:pPr>
+            <w:pStyle w:val="NormalWeb"/>
+            <w:tabs>
+              <w:tab w:val="right" w:pos="2235"/>
+            </w:tabs>
+            <w:bidi/>
+            <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+            <w:rPr>
+              <w:rStyle w:val="selected"/>
+              <w:rFonts w:cs="B Zar"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:rtl/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00C93EFB">
+            <w:rPr>
+              <w:rStyle w:val="selected"/>
+              <w:rFonts w:cs="B Zar"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:rtl/>
+            </w:rPr>
+            <w:t>تاریخ آخرین بازنگری:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C93EFB">
+            <w:rPr>
+              <w:rStyle w:val="selected"/>
+              <w:rFonts w:cs="B Zar" w:hint="cs"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:rtl/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 26/06/1404</w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="005041E9" w:rsidRPr="00C93EFB" w:rsidRDefault="005041E9" w:rsidP="00C93EFB">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:bidi/>
+            <w:rPr>
+              <w:kern w:val="2"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00C93EFB">
+            <w:rPr>
+              <w:rStyle w:val="selected"/>
+              <w:rFonts w:cs="B Zar"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:rtl/>
+            </w:rPr>
+            <w:t>شماره صفحه</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C93EFB">
+            <w:rPr>
+              <w:rStyle w:val="selected"/>
+              <w:rFonts w:cs="B Zar" w:hint="cs"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:rtl/>
+            </w:rPr>
+            <w:t xml:space="preserve">: </w:t>
+          </w:r>
+          <w:r w:rsidR="00E8159B" w:rsidRPr="00C93EFB">
+            <w:rPr>
+              <w:rFonts w:cs="B Zar" w:hint="cs"/>
+              <w:b/>
+              <w:bCs/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:rtl/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C93EFB">
+            <w:rPr>
+              <w:rFonts w:cs="B Zar"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C93EFB">
+            <w:rPr>
+              <w:rFonts w:cs="B Zar" w:hint="cs"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:rtl/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C93EFB">
+            <w:rPr>
+              <w:rStyle w:val="selected"/>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="B Zar" w:hint="cs"/>
+              <w:rtl/>
+            </w:rPr>
+            <w:t>از</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C93EFB">
+            <w:rPr>
+              <w:rFonts w:cs="B Zar" w:hint="cs"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:rtl/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C93EFB">
+            <w:rPr>
+              <w:rFonts w:cs="B Zar"/>
+              <w:b/>
+              <w:bCs/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:rtl/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00C93EFB">
+            <w:rPr>
+              <w:rFonts w:cs="B Zar"/>
+              <w:b/>
+              <w:bCs/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:rtl/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00C93EFB">
+            <w:rPr>
+              <w:rFonts w:cs="B Zar" w:hint="cs"/>
+              <w:b/>
+              <w:bCs/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00C93EFB">
+            <w:rPr>
+              <w:rFonts w:cs="B Zar"/>
+              <w:b/>
+              <w:bCs/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:rtl/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00C93EFB">
+            <w:rPr>
+              <w:rFonts w:cs="B Zar"/>
+              <w:b/>
+              <w:bCs/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:rtl/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="002B123E">
+            <w:rPr>
+              <w:rFonts w:cs="B Zar"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:rtl/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C93EFB">
+            <w:rPr>
+              <w:rFonts w:cs="B Zar"/>
+              <w:b/>
+              <w:bCs/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:rtl/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5850" w:type="dxa"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="005041E9" w:rsidRPr="00C93EFB" w:rsidRDefault="00851D6A" w:rsidP="00C93EFB">
+          <w:pPr>
+            <w:bidi/>
+            <w:spacing w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+            <w:jc w:val="center"/>
+            <w:outlineLvl w:val="0"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="B Zar"/>
+              <w:b/>
+              <w:bCs/>
+              <w:kern w:val="36"/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:lang w:bidi="fa-IR"/>
+            </w:rPr>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="07B7F793" wp14:editId="37A176A1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>6661785</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="page">
+                  <wp:posOffset>71755</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="671195" cy="754380"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="5" name="_x0000_s1025"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="_x0000_s1025"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:clrChange>
+                            <a:clrFrom>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:clrFrom>
+                            <a:clrTo>
+                              <a:srgbClr val="FFFFFF">
+                                <a:alpha val="0"/>
+                              </a:srgbClr>
+                            </a:clrTo>
+                          </a:clrChange>
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="671195" cy="754380"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+          <w:r w:rsidR="005041E9" w:rsidRPr="00C93EFB">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="B Zar" w:hint="cs"/>
+              <w:b/>
+              <w:bCs/>
+              <w:kern w:val="36"/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+              <w:rtl/>
+            </w:rPr>
+            <w:t>فرم خوداظهاری مقالات</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2126" w:type="dxa"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        </w:tcPr>
+        <w:p w:rsidR="005041E9" w:rsidRPr="00C93EFB" w:rsidRDefault="006801DE" w:rsidP="00C93EFB">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:kern w:val="2"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:lang w:bidi="fa-IR"/>
+            </w:rPr>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>455295</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="762000" cy="762000"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="7" name="Picture 7"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="6" name="636425436494320860.png"/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId2" cstate="print">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="762000" cy="762000"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="005041E9" w:rsidRDefault="005041E9" w:rsidP="005041E9">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="00764BD4" w:rsidRDefault="00764BD4">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:abstractNum w:abstractNumId="0">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="269147D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA800B70"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -2753,128 +4195,216 @@
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002B2892"/>
+    <w:rsid w:val="0000443A"/>
+    <w:rsid w:val="00004EE8"/>
+    <w:rsid w:val="0005750F"/>
+    <w:rsid w:val="000B1471"/>
     <w:rsid w:val="000D44F8"/>
+    <w:rsid w:val="001768F0"/>
+    <w:rsid w:val="001B2988"/>
+    <w:rsid w:val="001C6D3E"/>
     <w:rsid w:val="001D2D04"/>
+    <w:rsid w:val="0020111B"/>
+    <w:rsid w:val="00211A24"/>
     <w:rsid w:val="00220CB1"/>
+    <w:rsid w:val="00221FE7"/>
+    <w:rsid w:val="0026617E"/>
+    <w:rsid w:val="002A6468"/>
+    <w:rsid w:val="002B123E"/>
     <w:rsid w:val="002B2892"/>
+    <w:rsid w:val="002C7196"/>
+    <w:rsid w:val="002D7BCD"/>
+    <w:rsid w:val="00361748"/>
+    <w:rsid w:val="00371702"/>
+    <w:rsid w:val="00377F56"/>
     <w:rsid w:val="0038711B"/>
     <w:rsid w:val="003B0A05"/>
-    <w:rsid w:val="00434FE4"/>
+    <w:rsid w:val="00412CE9"/>
+    <w:rsid w:val="00415FE9"/>
+    <w:rsid w:val="00417729"/>
+    <w:rsid w:val="00434031"/>
+    <w:rsid w:val="00484D8F"/>
     <w:rsid w:val="00486DAB"/>
     <w:rsid w:val="004A650D"/>
+    <w:rsid w:val="004B2F51"/>
+    <w:rsid w:val="004C1EB6"/>
+    <w:rsid w:val="004E4541"/>
+    <w:rsid w:val="005041E9"/>
+    <w:rsid w:val="005C1540"/>
+    <w:rsid w:val="005C4461"/>
+    <w:rsid w:val="005D5B4F"/>
+    <w:rsid w:val="005F7670"/>
+    <w:rsid w:val="0061116F"/>
+    <w:rsid w:val="00637281"/>
+    <w:rsid w:val="006801DE"/>
+    <w:rsid w:val="006932A9"/>
     <w:rsid w:val="006A5488"/>
-    <w:rsid w:val="00A87986"/>
+    <w:rsid w:val="006C18A1"/>
+    <w:rsid w:val="006E13A2"/>
+    <w:rsid w:val="007227AD"/>
+    <w:rsid w:val="00764BD4"/>
+    <w:rsid w:val="007912E0"/>
+    <w:rsid w:val="007B79C7"/>
+    <w:rsid w:val="007C58AF"/>
+    <w:rsid w:val="007D1470"/>
+    <w:rsid w:val="007D5F97"/>
+    <w:rsid w:val="0080760F"/>
+    <w:rsid w:val="00846A1A"/>
+    <w:rsid w:val="00851D6A"/>
+    <w:rsid w:val="008737B7"/>
+    <w:rsid w:val="00896A21"/>
+    <w:rsid w:val="008A781E"/>
+    <w:rsid w:val="009146EB"/>
+    <w:rsid w:val="009257F2"/>
+    <w:rsid w:val="009379A4"/>
+    <w:rsid w:val="00961A09"/>
+    <w:rsid w:val="00977DEB"/>
+    <w:rsid w:val="009A744A"/>
+    <w:rsid w:val="009C4743"/>
+    <w:rsid w:val="009D691F"/>
+    <w:rsid w:val="009E0D39"/>
+    <w:rsid w:val="00A619FB"/>
+    <w:rsid w:val="00A6315A"/>
+    <w:rsid w:val="00AB37EE"/>
+    <w:rsid w:val="00AB4641"/>
+    <w:rsid w:val="00BA12BF"/>
+    <w:rsid w:val="00BB09AC"/>
     <w:rsid w:val="00BC1234"/>
+    <w:rsid w:val="00BD5CCA"/>
+    <w:rsid w:val="00C02196"/>
+    <w:rsid w:val="00C10F0E"/>
+    <w:rsid w:val="00C341F6"/>
+    <w:rsid w:val="00C36C68"/>
+    <w:rsid w:val="00C3763A"/>
+    <w:rsid w:val="00C93EFB"/>
+    <w:rsid w:val="00CA46B7"/>
+    <w:rsid w:val="00CB181C"/>
+    <w:rsid w:val="00CB6EC1"/>
+    <w:rsid w:val="00CD1020"/>
     <w:rsid w:val="00CD4387"/>
-    <w:rsid w:val="00E3626D"/>
+    <w:rsid w:val="00D00006"/>
+    <w:rsid w:val="00D520DE"/>
+    <w:rsid w:val="00DA20FB"/>
+    <w:rsid w:val="00DB23A2"/>
+    <w:rsid w:val="00E81270"/>
+    <w:rsid w:val="00E8159B"/>
+    <w:rsid w:val="00EF614D"/>
     <w:rsid w:val="00EF73A6"/>
+    <w:rsid w:val="00F06AEF"/>
+    <w:rsid w:val="00F373DC"/>
+    <w:rsid w:val="00F60DB6"/>
+    <w:rsid w:val="00F729E3"/>
+    <w:rsid w:val="00FC1074"/>
+    <w:rsid w:val="00FC1E3D"/>
+    <w:rsid w:val="00FD1B1F"/>
+    <w:rsid w:val="00FD6013"/>
+    <w:rsid w:val="00FE1684"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{F110A8A0-AC70-4371-8DBD-7B1AB75C207B}"/>
+  <w:decimalSymbol w:val="/"/>
+  <w:listSeparator w:val="؛"/>
+  <w15:docId w15:val="{4BAC2FCF-ADDA-4D81-8EB9-9197D678C114}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3213,53 +4743,74 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002B2892"/>
     <w:pPr>
       <w:spacing w:before="100" w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB4641"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
@@ -3273,215 +4824,352 @@
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="002B2892"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002B2892"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002B2892"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002B2892"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002B2892"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001D2D04"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001D2D04"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009379A4"/>
+    <w:rPr>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
+    <w:name w:val="Unresolved Mention1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009379A4"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E81270"/>
+    <w:rPr>
+      <w:color w:val="954F72"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention2">
+    <w:name w:val="Unresolved Mention2"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005D5B4F"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00AB4641"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006932A9"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006932A9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006932A9"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="selected">
+    <w:name w:val="selected"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="005041E9"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005041E9"/>
+    <w:pPr>
+      <w:spacing w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="005041E9"/>
+    <w:rPr>
+      <w:kern w:val="2"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A6468"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elibrary.ru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jcr.isc.ac" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.msrt.ir" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
@@ -3615,74 +5303,148 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\MLASeventhEditionOfficeOnline.xsl" StyleName="MLA" Version="7"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23EC26DD-2188-4D39-A705-29225F92171B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2995</Characters>
+  <Pages>2</Pages>
+  <Words>375</Words>
+  <Characters>2141</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>17</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3513</CharactersWithSpaces>
+  <CharactersWithSpaces>2511</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="18" baseType="variant">
+      <vt:variant>
+        <vt:i4>6422579</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://jcr.isc.ac/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6094877</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://journals.msrt.ir/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5898263</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://elibrary.ru/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>mahmood bakhshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>